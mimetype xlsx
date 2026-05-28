--- v1 (2026-04-06)
+++ v2 (2026-05-28)
@@ -114,68 +114,68 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>30-30</t>
   </si>
   <si>
     <t>Жуков Павел</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Мячин Михаил</t>
   </si>
   <si>
     <t>Котышев Александр</t>
   </si>
   <si>
     <t>Кайбанов Дмитрий</t>
   </si>
   <si>
     <t>Меднов Владимир</t>
   </si>
   <si>
+    <t>Розвезев Михаил</t>
+  </si>
+  <si>
     <t>Молчанов Сергей</t>
   </si>
   <si>
-    <t>Розвезев Михаил</t>
-[...1 lines deleted...]
-  <si>
     <t>Ющенко Дмитрий</t>
   </si>
   <si>
     <t>Ганин Артём</t>
   </si>
   <si>
+    <t>Цёмик Евгений</t>
+  </si>
+  <si>
     <t>Страшевский Андрей</t>
   </si>
   <si>
-    <t>Цёмик Евгений</t>
-[...1 lines deleted...]
-  <si>
     <t>Белотелов Виктор</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Шепель Александр</t>
   </si>
   <si>
     <t>Кычаков Дмитрий</t>
   </si>
   <si>
     <t>Павленко Игорь</t>
   </si>
   <si>
     <t>Пермяков Павел</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Крылья Востока»</t>
@@ -189,54 +189,54 @@
   <si>
     <t>Лалетин Артем</t>
   </si>
   <si>
     <t>24-33</t>
   </si>
   <si>
     <t>Салогуб Алексей</t>
   </si>
   <si>
     <t>42-48</t>
   </si>
   <si>
     <t>Пронкевич Владимир</t>
   </si>
   <si>
     <t>Чигиринских Роман</t>
   </si>
   <si>
     <t>Иванишко Николай</t>
   </si>
   <si>
     <t>Кривошеев Евгений</t>
   </si>
   <si>
+    <t>Слепухин Александр</t>
+  </si>
+  <si>
     <t>Реут Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Слепухин Александр</t>
   </si>
   <si>
     <t>Вятский Павел</t>
   </si>
   <si>
     <t>Иванишко Максим</t>
   </si>
   <si>
     <t>Ким Александр</t>
   </si>
   <si>
     <t>Денисов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Волошин Глеб</t>
   </si>