--- v1 (2026-02-17)
+++ v2 (2026-09-14)
@@ -114,60 +114,60 @@
   <si>
     <t>19-54</t>
   </si>
   <si>
     <t>Неверов Егор</t>
   </si>
   <si>
     <t>14-26</t>
   </si>
   <si>
     <t>04-26</t>
   </si>
   <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>18-16</t>
   </si>
   <si>
     <t>30-00</t>
   </si>
   <si>
+    <t>Карпусь Владислав</t>
+  </si>
+  <si>
+    <t>20-28</t>
+  </si>
+  <si>
+    <t>44-57</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...7 lines deleted...]
-    <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>27-15</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>Насонов Владислав</t>
   </si>
   <si>
     <t>Буряков Максим</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>
   <si>
     <t>Пешков Алексей</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>