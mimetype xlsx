--- v2 (2026-02-18)
+++ v3 (2026-04-07)
@@ -165,57 +165,57 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Авантажстрой»</t>
   </si>
   <si>
     <t>Неверов Егор</t>
   </si>
   <si>
     <t>04-21</t>
   </si>
   <si>
     <t>09-23</t>
   </si>
   <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
     <t>08-01</t>
   </si>
   <si>
     <t>28-38</t>
   </si>
   <si>
+    <t>Карпусь Владислав</t>
+  </si>
+  <si>
+    <t>26-28</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...4 lines deleted...]
-    <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>36-51</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>Шеронов Илья</t>
   </si>
   <si>
     <t>Насонов Владислав</t>
   </si>
   <si>
     <t>Буряков Максим</t>
   </si>
   <si>
     <t>Шидий Валерий</t>
   </si>
   <si>
     <t>Пешков Алексей</t>
   </si>
   <si>
     <t>Якимов Виталий</t>
   </si>