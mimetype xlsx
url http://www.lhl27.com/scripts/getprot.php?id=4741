--- v0 (2025-12-09)
+++ v1 (2026-07-17)
@@ -108,54 +108,54 @@
   <si>
     <t>26:32</t>
   </si>
   <si>
     <t>Шилина Ольга</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Гордеев Дмитрий</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Гроза Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
+    <t>Кислов Александр</t>
+  </si>
+  <si>
     <t>Сенякин Владислав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кислов Александр</t>
   </si>
   <si>
     <t>Гордеева Дарья</t>
   </si>
   <si>
     <t>Шперлинг Никита</t>
   </si>
   <si>
     <t>Чугайков Дмитрий</t>
   </si>
   <si>
     <t>Легостаев Илья</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Харитонов Александр</t>
   </si>
   <si>
     <t>Жариков Валерий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>