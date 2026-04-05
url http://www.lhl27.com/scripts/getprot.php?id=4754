--- v0 (2026-02-16)
+++ v1 (2026-04-05)
@@ -156,57 +156,57 @@
   <si>
     <t>Севрюгин Егор</t>
   </si>
   <si>
     <t>19-01</t>
   </si>
   <si>
     <t>16-46</t>
   </si>
   <si>
     <t>Заремба Владимир</t>
   </si>
   <si>
     <t>25-49</t>
   </si>
   <si>
     <t>21-20</t>
   </si>
   <si>
     <t>Заикин Илья</t>
   </si>
   <si>
     <t>41-38</t>
   </si>
   <si>
+    <t>Шеронов Илья</t>
+  </si>
+  <si>
+    <t>42-23</t>
+  </si>
+  <si>
     <t>Насонов Владислав</t>
-  </si>
-[...4 lines deleted...]
-    <t>Шеронов Илья</t>
   </si>
   <si>
     <t>Луц Виктор</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Буряков Максим</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>
   <si>
     <t>Пешков Алексей</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>