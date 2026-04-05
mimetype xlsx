--- v0 (2025-12-14)
+++ v1 (2026-04-05)
@@ -126,59 +126,59 @@
   <si>
     <t>Жуков Павел</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>12:45</t>
   </si>
   <si>
     <t>33:15</t>
   </si>
   <si>
     <t>Меднов Владимир</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>39:25</t>
   </si>
   <si>
     <t>42:30</t>
   </si>
   <si>
+    <t>Молчанов Сергей</t>
+  </si>
+  <si>
+    <t>40:35</t>
+  </si>
+  <si>
     <t>Розвезев Михаил</t>
   </si>
   <si>
-    <t>40:35</t>
-[...4 lines deleted...]
-  <si>
     <t>44:30</t>
   </si>
   <si>
     <t>Ющенко Дмитрий</t>
   </si>
   <si>
     <t>Страшевский Андрей</t>
   </si>
   <si>
     <t>Цёмик Евгений</t>
   </si>
   <si>
     <t>Шепель Александр</t>
   </si>
   <si>
     <t>Кычаков Дмитрий</t>
   </si>
   <si>
     <t>Пермяков Павел</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
@@ -192,57 +192,57 @@
   <si>
     <t>5:40</t>
   </si>
   <si>
     <t>Лукашев Тарас</t>
   </si>
   <si>
     <t>4:22</t>
   </si>
   <si>
     <t>28:00</t>
   </si>
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>30:30</t>
   </si>
   <si>
     <t>33:27</t>
   </si>
   <si>
+    <t>Рыженков Дмитрий</t>
+  </si>
+  <si>
+    <t>38:25</t>
+  </si>
+  <si>
     <t>Недбайлов Алексей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Рыженков Дмитрий</t>
   </si>
   <si>
     <t>43:25</t>
   </si>
   <si>
     <t>Базалий Максим</t>
   </si>
   <si>
     <t>Малков Александр</t>
   </si>
   <si>
     <t>Пименов Евгений</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>Куделин Андрей</t>
   </si>
   <si>
     <t>Перелыгин Максим</t>
   </si>
   <si>
     <t>Правский Артем</t>
   </si>
@@ -1800,88 +1800,88 @@
       </c>
       <c r="O32" s="7">
         <v>79</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>9</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>12</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>59</v>
       </c>
       <c r="K33" s="7">
         <v>11</v>
       </c>
       <c r="L33" s="7">
         <v>12</v>
       </c>
       <c r="M33" s="7">
         <v>13</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>12</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="J34" s="7" t="s">
         <v>61</v>
       </c>
       <c r="K34" s="7">
         <v>13</v>
       </c>
       <c r="L34" s="7">
         <v>18</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>