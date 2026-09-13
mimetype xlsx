--- v0 (2025-12-08)
+++ v1 (2026-09-13)
@@ -144,54 +144,54 @@
   <si>
     <t>Филатов Роман</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс»</t>
   </si>
   <si>
     <t>Дергунов Антон</t>
   </si>
   <si>
     <t>10:30</t>
   </si>
   <si>
     <t>Алексенко Максим</t>
   </si>
   <si>
     <t>Дорощенко Григорий</t>
   </si>
   <si>
+    <t>Пляскин Михаил</t>
+  </si>
+  <si>
     <t>Мишустин Степан</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пляскин Михаил</t>
   </si>
   <si>
     <t>Кайнов Константин</t>
   </si>
   <si>
     <t>Кочетков Алексей</t>
   </si>
   <si>
     <t>Бояркин Алексей</t>
   </si>
   <si>
     <t>Замкин Антон</t>
   </si>
   <si>
     <t>Шелыганов Вадим</t>
   </si>
   <si>
     <t>Буянов Павел</t>
   </si>
   <si>
     <t>Крицкий Дмитрий</t>
   </si>
   <si>
     <t>Несветов Сергей</t>
   </si>