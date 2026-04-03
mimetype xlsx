--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -129,54 +129,54 @@
   <si>
     <t>Гроза Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>24:37</t>
   </si>
   <si>
     <t>28:37</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>34:56</t>
   </si>
   <si>
     <t>Первушов Александр</t>
   </si>
   <si>
     <t>44:47</t>
   </si>
   <si>
+    <t>Кислов Александр</t>
+  </si>
+  <si>
     <t>Сенякин Владислав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кислов Александр</t>
   </si>
   <si>
     <t>Гордеева Дарья</t>
   </si>
   <si>
     <t>Шперлинг Никита</t>
   </si>
   <si>
     <t>Чугайков Дмитрий</t>
   </si>
   <si>
     <t>Легостаев Илья</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Харитонов Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>