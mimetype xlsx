--- v1 (2026-07-16)
+++ v2 (2026-09-14)
@@ -111,54 +111,54 @@
   <si>
     <t>43-37</t>
   </si>
   <si>
     <t>03-00</t>
   </si>
   <si>
     <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>20-00</t>
   </si>
   <si>
     <t>Шишмаков Денис</t>
   </si>
   <si>
     <t>29-54</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>43-00</t>
   </si>
   <si>
+    <t>Насонов Владислав</t>
+  </si>
+  <si>
     <t>Шеронов Илья</t>
-  </si>
-[...1 lines deleted...]
-    <t>Насонов Владислав</t>
   </si>
   <si>
     <t>Буряков Максим</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>
   <si>
     <t>Пешков Алексей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Семенов Андрей</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>