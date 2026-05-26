--- v1 (2026-02-18)
+++ v2 (2026-05-26)
@@ -186,54 +186,54 @@
   <si>
     <t>Одинец Александр</t>
   </si>
   <si>
     <t>Зенков Михаил</t>
   </si>
   <si>
     <t>Медвикус Евгений</t>
   </si>
   <si>
     <t>Окунев Михаил</t>
   </si>
   <si>
     <t>Балакирев Владимир</t>
   </si>
   <si>
     <t>Зенков Леонид</t>
   </si>
   <si>
     <t>Тимофеев Александр</t>
   </si>
   <si>
     <t>Шаренко Алексей</t>
   </si>
   <si>
+    <t>Митрофанов Федор</t>
+  </si>
+  <si>
     <t>Васильев Кирилл</t>
-  </si>
-[...1 lines deleted...]
-    <t>Митрофанов Федор</t>
   </si>
   <si>
     <t>Грейзик Сергей</t>
   </si>
   <si>
     <t>Бирюков Станислав</t>
   </si>
   <si>
     <t>Сергодеев Вячеслав</t>
   </si>
   <si>
     <t>Москалев Алексей</t>
   </si>
   <si>
     <t>Летюк Денис</t>
   </si>
   <si>
     <t>Сычев Артем</t>
   </si>
   <si>
     <t>Александров Денис</t>
   </si>
   <si>
     <t>Еникеев Дмитрий</t>
   </si>
@@ -1881,78 +1881,78 @@
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>27</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>27</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>28</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>