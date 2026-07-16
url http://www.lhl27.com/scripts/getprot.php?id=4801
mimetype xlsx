--- v2 (2026-05-26)
+++ v3 (2026-07-16)
@@ -141,99 +141,99 @@
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Бабий Алексей</t>
   </si>
   <si>
     <t>Застеба Артём</t>
   </si>
   <si>
     <t>Селюжицкий Виталий</t>
   </si>
   <si>
     <t>Краснопольский Евгений</t>
   </si>
   <si>
     <t>Тимченко Игорь</t>
   </si>
   <si>
     <t>Мишунин Марат</t>
   </si>
   <si>
     <t>Лисичкин Виталий</t>
   </si>
   <si>
+    <t>Фатеев Станислав</t>
+  </si>
+  <si>
     <t>Звягинцев Максим</t>
   </si>
   <si>
-    <t>Фатеев Станислав</t>
-[...1 lines deleted...]
-  <si>
     <t>Кирпота Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Феникс»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Одинец Александр</t>
   </si>
   <si>
     <t>Зенков Михаил</t>
   </si>
   <si>
     <t>Медвикус Евгений</t>
   </si>
   <si>
     <t>Окунев Михаил</t>
   </si>
   <si>
     <t>Балакирев Владимир</t>
   </si>
   <si>
     <t>Зенков Леонид</t>
   </si>
   <si>
     <t>Тимофеев Александр</t>
   </si>
   <si>
     <t>Шаренко Алексей</t>
   </si>
   <si>
+    <t>Васильев Кирилл</t>
+  </si>
+  <si>
     <t>Митрофанов Федор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Васильев Кирилл</t>
   </si>
   <si>
     <t>Грейзик Сергей</t>
   </si>
   <si>
     <t>Бирюков Станислав</t>
   </si>
   <si>
     <t>Сергодеев Вячеслав</t>
   </si>
   <si>
     <t>Москалев Алексей</t>
   </si>
   <si>
     <t>Летюк Денис</t>
   </si>
   <si>
     <t>Сычев Артем</t>
   </si>
   <si>
     <t>Александров Денис</t>
   </si>
   <si>
     <t>Еникеев Дмитрий</t>
   </si>
@@ -1282,78 +1282,78 @@
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>51</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>51</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>79</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
@@ -1881,78 +1881,78 @@
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>27</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>27</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>28</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>