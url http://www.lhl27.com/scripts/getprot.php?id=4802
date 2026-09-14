--- v0 (2026-02-17)
+++ v1 (2026-09-14)
@@ -81,63 +81,63 @@
   <si>
     <t>Ис</t>
   </si>
   <si>
     <t xml:space="preserve">Время </t>
   </si>
   <si>
     <t>Г</t>
   </si>
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
+    <t>Трубачев Дмитрий</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>23:00</t>
+  </si>
+  <si>
+    <t>13:25</t>
+  </si>
+  <si>
     <t>Могилевский Александр</t>
-  </si>
-[...10 lines deleted...]
-    <t>Трубачев Дмитрий</t>
   </si>
   <si>
     <t>40:45</t>
   </si>
   <si>
     <t>27:44</t>
   </si>
   <si>
     <t>Чередник Владимир</t>
   </si>
   <si>
     <t>43:58</t>
   </si>
   <si>
     <t>36:25</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>44:49</t>
   </si>
   <si>
     <t>Загней Борис</t>
   </si>