--- v1 (2026-02-16)
+++ v2 (2026-04-05)
@@ -147,60 +147,60 @@
   <si>
     <t>Шкуро Роман</t>
   </si>
   <si>
     <t>Пешков Алексей</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Якимов Виталий</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Полиметалл»</t>
   </si>
   <si>
+    <t>Трубачев Дмитрий</t>
+  </si>
+  <si>
+    <t>21-30</t>
+  </si>
+  <si>
+    <t>01-55</t>
+  </si>
+  <si>
     <t>Могилевский Александр</t>
-  </si>
-[...7 lines deleted...]
-    <t>Трубачев Дмитрий</t>
   </si>
   <si>
     <t>25-06</t>
   </si>
   <si>
     <t>09-17</t>
   </si>
   <si>
     <t>Чередник Владимир</t>
   </si>
   <si>
     <t>41-01</t>
   </si>
   <si>
     <t>14-24</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>43-21</t>
   </si>
   <si>
     <t>39-53</t>
   </si>