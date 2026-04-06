--- v1 (2026-02-17)
+++ v2 (2026-04-06)
@@ -126,54 +126,54 @@
   <si>
     <t>Агапов Виктор</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>31:41</t>
   </si>
   <si>
     <t>22:24</t>
   </si>
   <si>
     <t>Дорофеев Евгений</t>
   </si>
   <si>
     <t>44:26</t>
   </si>
   <si>
     <t>Малахов Виталий</t>
   </si>
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
+    <t>Недбайлов Алексей</t>
+  </si>
+  <si>
     <t>Рыженков Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Недбайлов Алексей</t>
   </si>
   <si>
     <t>Базалий Максим</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>Куделин Андрей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Правский Артем</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
   </si>
   <si>
     <t>Александров Алексей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
@@ -1150,78 +1150,78 @@
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>12</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>12</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>13</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>