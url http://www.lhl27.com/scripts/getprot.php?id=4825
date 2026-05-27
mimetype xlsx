--- v2 (2026-04-06)
+++ v3 (2026-05-27)
@@ -126,56 +126,56 @@
   <si>
     <t>Агапов Виктор</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>31:41</t>
   </si>
   <si>
     <t>22:24</t>
   </si>
   <si>
     <t>Дорофеев Евгений</t>
   </si>
   <si>
     <t>44:26</t>
   </si>
   <si>
     <t>Малахов Виталий</t>
   </si>
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
+    <t>Рыженков Дмитрий</t>
+  </si>
+  <si>
     <t>Недбайлов Алексей</t>
   </si>
   <si>
-    <t>Рыженков Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Базалий Максим</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>Куделин Андрей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Правский Артем</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
   </si>
   <si>
     <t>Александров Алексей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
@@ -183,54 +183,54 @@
   <si>
     <t>Команда « Б » «Импульс»</t>
   </si>
   <si>
     <t>Дергунов Антон</t>
   </si>
   <si>
     <t>10:38</t>
   </si>
   <si>
     <t>Алексенко Максим</t>
   </si>
   <si>
     <t>22:01</t>
   </si>
   <si>
     <t>23:41</t>
   </si>
   <si>
     <t>Дорощенко Григорий</t>
   </si>
   <si>
     <t>22:53</t>
   </si>
   <si>
+    <t>Пляскин Михаил</t>
+  </si>
+  <si>
     <t>Мишустин Степан</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пляскин Михаил</t>
   </si>
   <si>
     <t>Кайнов Константин</t>
   </si>
   <si>
     <t>Кочетков Алексей</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Шаров Андрей</t>
   </si>
   <si>
     <t>Бояркин Алексей</t>
   </si>
   <si>
     <t>Шелыганов Вадим</t>
   </si>
   <si>
     <t>Буянов Павел</t>
   </si>
   <si>
     <t>Крицкий Дмитрий</t>
   </si>
@@ -1150,78 +1150,78 @@
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>12</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>12</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>13</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>