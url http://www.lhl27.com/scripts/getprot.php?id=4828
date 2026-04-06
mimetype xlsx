--- v1 (2026-02-16)
+++ v2 (2026-04-06)
@@ -135,93 +135,93 @@
   <si>
     <t>41:10</t>
   </si>
   <si>
     <t>Акимкин Александр</t>
   </si>
   <si>
     <t>Шупилов Петр</t>
   </si>
   <si>
     <t>Пожиленков Олег</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>Литвинов Вадим</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Костанецкий Игорь</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Сучков Максим</t>
   </si>
   <si>
-    <t>Ковалев Игорь</t>
-[...1 lines deleted...]
-  <si>
     <t>Чередничёк Кирилл</t>
   </si>
   <si>
     <t>Сулима Никита</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Сокол»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>9:40</t>
   </si>
   <si>
     <t>6:55</t>
   </si>
   <si>
     <t>22:43</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>44:06</t>
   </si>
   <si>
+    <t>Ямщиков Дмитрий</t>
+  </si>
+  <si>
     <t>Серецкий Максим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>Головашов Александр</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Фадеев Николай</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
@@ -1043,51 +1043,51 @@
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>10</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="O8" s="6">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>6</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>11</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="6"/>
@@ -1218,78 +1218,78 @@
       <c r="B14" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>75</v>
+        <v>58</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">