--- v1 (2026-02-16)
+++ v2 (2026-04-06)
@@ -201,54 +201,54 @@
   <si>
     <t>35:48</t>
   </si>
   <si>
     <t>24:10</t>
   </si>
   <si>
     <t>Тарасенко Илья</t>
   </si>
   <si>
     <t>40:00</t>
   </si>
   <si>
     <t>Гордеев Дмитрий</t>
   </si>
   <si>
     <t>42:50</t>
   </si>
   <si>
     <t>Жалнин Денис</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
+    <t>Кислов Александр</t>
+  </si>
+  <si>
     <t>Сенякин Владислав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кислов Александр</t>
   </si>
   <si>
     <t>Гордеева Дарья</t>
   </si>
   <si>
     <t>Чугайков Дмитрий</t>
   </si>
   <si>
     <t>Легостаев Илья</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Иванов Денис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>