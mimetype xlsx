--- v1 (2026-02-16)
+++ v2 (2026-09-14)
@@ -180,54 +180,54 @@
   <si>
     <t>Фокин Евгений</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>Шахов Анатолий</t>
   </si>
   <si>
     <t>Черепанов Вячеслав</t>
   </si>
   <si>
     <t>Глущенко Максим</t>
   </si>
   <si>
     <t>Башук Антон</t>
   </si>
   <si>
     <t>Лебедев Евгений</t>
   </si>
   <si>
     <t>Карамышев Николай</t>
   </si>
   <si>
+    <t>Урупа Андрей</t>
+  </si>
+  <si>
     <t>Соболев Максим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Урупа Андрей</t>
   </si>
   <si>
     <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Попов Илья</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>