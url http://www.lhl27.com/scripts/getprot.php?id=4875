--- v0 (2025-12-08)
+++ v1 (2026-05-27)
@@ -138,60 +138,60 @@
   <si>
     <t>Поздняков Герман</t>
   </si>
   <si>
     <t>Тен Алексей</t>
   </si>
   <si>
     <t>Лёушкин Даниил</t>
   </si>
   <si>
     <t>Федоренко Евгений</t>
   </si>
   <si>
     <t>Виноградов Томас</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Полиметалл»</t>
   </si>
   <si>
+    <t>Могилевский Александр</t>
+  </si>
+  <si>
+    <t>00-42</t>
+  </si>
+  <si>
+    <t>14-07</t>
+  </si>
+  <si>
     <t>Трубачев Дмитрий</t>
-  </si>
-[...7 lines deleted...]
-    <t>Могилевский Александр</t>
   </si>
   <si>
     <t>11-25</t>
   </si>
   <si>
     <t>37-30</t>
   </si>
   <si>
     <t>Чередник Владимир</t>
   </si>
   <si>
     <t>14-33</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>21-28</t>
   </si>
   <si>
     <t>Загней Борис</t>
   </si>
   <si>
     <t>09-46</t>
   </si>