--- v1 (2026-02-17)
+++ v2 (2026-07-16)
@@ -165,57 +165,57 @@
   <si>
     <t>Федоренко Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Авантажстрой»</t>
   </si>
   <si>
     <t>Гальченко Станислав</t>
   </si>
   <si>
     <t>03-56</t>
   </si>
   <si>
     <t>Севрюгин Егор</t>
   </si>
   <si>
     <t>11-01</t>
   </si>
   <si>
+    <t>Заикин Илья</t>
+  </si>
+  <si>
+    <t>20-40</t>
+  </si>
+  <si>
     <t>Карпусь Владислав</t>
-  </si>
-[...4 lines deleted...]
-    <t>Заикин Илья</t>
   </si>
   <si>
     <t>25-01</t>
   </si>
   <si>
     <t>Шишмаков Денис</t>
   </si>
   <si>
     <t>29-30</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>40-05</t>
   </si>
   <si>
     <t>Шеронов Илья</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>
   <si>
     <t>Пешков Алексей</t>
   </si>