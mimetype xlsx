--- v0 (2026-02-18)
+++ v1 (2026-05-27)
@@ -120,54 +120,54 @@
   <si>
     <t>Со Максим</t>
   </si>
   <si>
     <t>Недбайлов Алексей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Жеребцов Дмитрий</t>
   </si>
   <si>
     <t>Нагишев Михаил</t>
   </si>
   <si>
     <t>Кривошенин Олег</t>
   </si>
   <si>
     <t>Мармоза Юрий</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
   </si>
   <si>
+    <t>Шиповалов Евгений</t>
+  </si>
+  <si>
     <t>Гостев Владимир</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шиповалов Евгений</t>
   </si>
   <si>
     <t>Котов Олег</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Таёжный»</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Растворцев Евгений</t>
   </si>