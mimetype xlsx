--- v0 (2026-02-17)
+++ v1 (2026-05-26)
@@ -177,87 +177,87 @@
   <si>
     <t>Ерофеев Николай</t>
   </si>
   <si>
     <t>Демченко Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Авантажстрой»</t>
   </si>
   <si>
     <t>Севрюгин Егор</t>
   </si>
   <si>
     <t>13-54</t>
   </si>
   <si>
     <t>17-05</t>
   </si>
   <si>
+    <t>Неверов Егор</t>
+  </si>
+  <si>
+    <t>15-19</t>
+  </si>
+  <si>
     <t>Заремба Владимир</t>
   </si>
   <si>
-    <t>15-19</t>
-[...4 lines deleted...]
-  <si>
     <t>44-34</t>
   </si>
   <si>
     <t>40-50</t>
   </si>
   <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
     <t>44-21</t>
   </si>
   <si>
     <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>Заикин Илья</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
+    <t>Насонов Владислав</t>
+  </si>
+  <si>
     <t>Шеронов Илья</t>
-  </si>
-[...1 lines deleted...]
-    <t>Насонов Владислав</t>
   </si>
   <si>
     <t>Буряков Максим</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>
   <si>
     <t>Шидий Валерий</t>
   </si>
   <si>
     <t>Пешков Алексей</t>
   </si>
   <si>
     <t>Якимов Виталий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1715,96 +1715,96 @@
       </c>
       <c r="O30" s="7">
         <v>11</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>9</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>7</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>54</v>
       </c>
       <c r="K31" s="7">
         <v>27</v>
       </c>
       <c r="L31" s="7">
         <v>77</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>32</v>
       </c>
       <c r="O31" s="7">
         <v>3</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>13</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>7</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>56</v>
       </c>
       <c r="K32" s="7">
         <v>77</v>
       </c>
       <c r="L32" s="7">
         <v>12</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>57</v>
       </c>
       <c r="O32" s="7">
         <v>11</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>