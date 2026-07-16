--- v1 (2026-05-26)
+++ v2 (2026-07-16)
@@ -177,57 +177,57 @@
   <si>
     <t>Ерофеев Николай</t>
   </si>
   <si>
     <t>Демченко Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Авантажстрой»</t>
   </si>
   <si>
     <t>Севрюгин Егор</t>
   </si>
   <si>
     <t>13-54</t>
   </si>
   <si>
     <t>17-05</t>
   </si>
   <si>
+    <t>Заремба Владимир</t>
+  </si>
+  <si>
+    <t>15-19</t>
+  </si>
+  <si>
     <t>Неверов Егор</t>
-  </si>
-[...4 lines deleted...]
-    <t>Заремба Владимир</t>
   </si>
   <si>
     <t>44-34</t>
   </si>
   <si>
     <t>40-50</t>
   </si>
   <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
     <t>44-21</t>
   </si>
   <si>
     <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>Заикин Илья</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
@@ -1715,96 +1715,96 @@
       </c>
       <c r="O30" s="7">
         <v>11</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>9</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>7</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>54</v>
       </c>
       <c r="K31" s="7">
         <v>27</v>
       </c>
       <c r="L31" s="7">
         <v>77</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>32</v>
       </c>
       <c r="O31" s="7">
         <v>3</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>13</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>7</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>56</v>
       </c>
       <c r="K32" s="7">
         <v>77</v>
       </c>
       <c r="L32" s="7">
         <v>12</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>57</v>
       </c>
       <c r="O32" s="7">
         <v>11</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>