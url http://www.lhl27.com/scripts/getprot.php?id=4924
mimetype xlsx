--- v1 (2026-02-17)
+++ v2 (2026-04-07)
@@ -180,54 +180,54 @@
   <si>
     <t>Пилипенко Александр</t>
   </si>
   <si>
     <t>Трагов Денис</t>
   </si>
   <si>
     <t>Ершов Артур</t>
   </si>
   <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Стаценко Матвей</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Першин Ярослав</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
+    <t>Беспалов Евгений</t>
+  </si>
+  <si>
     <t>Дроздович Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
   <si>
     <t>Севрюгин Егор</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1848,78 +1848,78 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>91</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>91</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7"/>
       <c r="B42" s="12"/>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7"/>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>