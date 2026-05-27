--- v2 (2026-04-07)
+++ v3 (2026-05-27)
@@ -111,54 +111,54 @@
   <si>
     <t>10:32</t>
   </si>
   <si>
     <t>23:33</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>19:13</t>
   </si>
   <si>
     <t>Тарасов Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Заикин Илья</t>
   </si>
   <si>
+    <t>Гутов Иван</t>
+  </si>
+  <si>
     <t>Зорин Никита</t>
-  </si>
-[...1 lines deleted...]
-    <t>Гутов Иван</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Панов Александр</t>
   </si>
   <si>
     <t>Денисов Денис</t>
   </si>
   <si>
     <t>Бучакчийский Андрей</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
@@ -1031,78 +1031,78 @@
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>14</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>14</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>16</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>