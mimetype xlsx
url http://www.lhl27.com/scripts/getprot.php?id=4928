--- v2 (2026-04-06)
+++ v3 (2026-04-06)
@@ -132,93 +132,93 @@
   <si>
     <t>6:20</t>
   </si>
   <si>
     <t>Угрюмов Иван</t>
   </si>
   <si>
     <t>Рудичев Сергей</t>
   </si>
   <si>
     <t>Скляров Артем</t>
   </si>
   <si>
     <t>Нагайко Дмитрий</t>
   </si>
   <si>
     <t>Зайков Роман</t>
   </si>
   <si>
     <t>Стукушкин Егор</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
+    <t>Высотин Алексей</t>
+  </si>
+  <si>
     <t>Беляевский Александр</t>
   </si>
   <si>
-    <t>Высотин Алексей</t>
-[...1 lines deleted...]
-  <si>
     <t>Шапоша Олег</t>
   </si>
   <si>
     <t>Скорняков Егор</t>
   </si>
   <si>
     <t>Понкратьев Павел</t>
   </si>
   <si>
     <t>Кормилицын Константин</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Носачев Арсений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Полиметалл»</t>
   </si>
   <si>
+    <t>Трубачев Дмитрий</t>
+  </si>
+  <si>
+    <t>9:48</t>
+  </si>
+  <si>
+    <t>3:58</t>
+  </si>
+  <si>
     <t>Могилевский Александр</t>
-  </si>
-[...7 lines deleted...]
-    <t>Трубачев Дмитрий</t>
   </si>
   <si>
     <t>12:31</t>
   </si>
   <si>
     <t>34:26</t>
   </si>
   <si>
     <t>Чередник Владимир</t>
   </si>
   <si>
     <t>19:41</t>
   </si>
   <si>
     <t>35:00</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>37:53</t>
   </si>
   <si>
     <t>43:25</t>
   </si>