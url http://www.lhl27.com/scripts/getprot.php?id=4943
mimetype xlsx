--- v1 (2026-02-17)
+++ v2 (2026-04-04)
@@ -135,80 +135,80 @@
   <si>
     <t>43:38</t>
   </si>
   <si>
     <t>Тарасов Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>18:44</t>
   </si>
   <si>
     <t>Заикин Илья</t>
   </si>
   <si>
     <t>20:02</t>
   </si>
   <si>
     <t>Коломиец Виктор</t>
   </si>
   <si>
     <t>24:20</t>
   </si>
   <si>
+    <t>Гутов Иван</t>
+  </si>
+  <si>
+    <t>28:04</t>
+  </si>
+  <si>
     <t>Зорин Никита</t>
   </si>
   <si>
-    <t>28:04</t>
-[...4 lines deleted...]
-  <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Панов Александр</t>
   </si>
   <si>
     <t>Бучакчийский Андрей</t>
   </si>
   <si>
     <t>Пешков Алексей</t>
   </si>
   <si>
     <t>Якимов Виталий</t>
   </si>
   <si>
+    <t>Ромашков Ярослав</t>
+  </si>
+  <si>
     <t>Семенов Андрей</t>
   </si>
   <si>
-    <t>Ромашков Ярослав</t>
-[...1 lines deleted...]
-  <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Шкипер Брук»</t>
   </si>
   <si>
     <t>Фадеев Владислав</t>
   </si>
   <si>
     <t>10:32</t>
   </si>
   <si>
     <t>22:09</t>
   </si>
   <si>
     <t>Сариев Илья</t>
   </si>
   <si>
     <t>38:25</t>
@@ -246,54 +246,54 @@
   <si>
     <t>Стаценко Матвей</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Першин Ярослав</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Дереча Евгений</t>
   </si>
   <si>
+    <t>Беспалов Евгений</t>
+  </si>
+  <si>
     <t>Дроздович Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
   <si>
     <t>Севрюгин Егор</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1207,88 +1207,88 @@
       <c r="L10" s="6">
         <v>89</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>14</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H11" s="6">
         <v>7</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="K11" s="6">
         <v>99</v>
       </c>
       <c r="L11" s="6">
         <v>92</v>
       </c>
       <c r="M11" s="8">
         <v>0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>14</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>16</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1406,78 +1406,78 @@
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>89</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>89</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>93</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
@@ -2282,78 +2282,78 @@
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
       <c r="J49" s="7"/>
       <c r="K49" s="7"/>
       <c r="L49" s="7"/>
       <c r="M49" s="7"/>
       <c r="N49" s="7"/>
       <c r="O49" s="7"/>
       <c r="P49" s="7"/>
       <c r="Q49" s="7"/>
       <c r="R49" s="7"/>
       <c r="S49" s="7"/>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" s="10">
         <v>91</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>76</v>
       </c>
       <c r="C50" s="13"/>
       <c r="D50" s="13"/>
       <c r="E50" s="13"/>
       <c r="F50" s="14"/>
       <c r="G50" s="10" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H50" s="10"/>
       <c r="I50" s="10"/>
       <c r="J50" s="10"/>
       <c r="K50" s="10"/>
       <c r="L50" s="10"/>
       <c r="M50" s="10"/>
       <c r="N50" s="10"/>
       <c r="O50" s="10"/>
       <c r="P50" s="10"/>
       <c r="Q50" s="10"/>
       <c r="R50" s="10"/>
       <c r="S50" s="10"/>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" s="7">
         <v>91</v>
       </c>
       <c r="B51" s="12" t="s">
         <v>77</v>
       </c>
       <c r="C51" s="13"/>
       <c r="D51" s="13"/>
       <c r="E51" s="13"/>
       <c r="F51" s="14"/>
       <c r="G51" s="7" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H51" s="7"/>
       <c r="I51" s="7"/>
       <c r="J51" s="7"/>
       <c r="K51" s="7"/>
       <c r="L51" s="7"/>
       <c r="M51" s="7"/>
       <c r="N51" s="7"/>
       <c r="O51" s="7"/>
       <c r="P51" s="7"/>
       <c r="Q51" s="7"/>
       <c r="R51" s="7"/>
       <c r="S51" s="7"/>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" s="15" t="s">
         <v>50</v>
       </c>
       <c r="B52" s="15"/>
       <c r="C52" s="15"/>
       <c r="D52" s="15"/>
       <c r="E52" s="15"/>
       <c r="F52" s="15"/>
       <c r="G52" s="15"/>
       <c r="H52" s="15"/>