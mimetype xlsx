--- v2 (2026-04-04)
+++ v3 (2026-05-26)
@@ -123,57 +123,57 @@
   <si>
     <t>12:17</t>
   </si>
   <si>
     <t>40:36</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>16:28</t>
   </si>
   <si>
     <t>43:38</t>
   </si>
   <si>
     <t>Тарасов Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>18:44</t>
   </si>
   <si>
+    <t>Коломиец Виктор</t>
+  </si>
+  <si>
+    <t>20:02</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...4 lines deleted...]
-    <t>Коломиец Виктор</t>
   </si>
   <si>
     <t>24:20</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>28:04</t>
   </si>
   <si>
     <t>Зорин Никита</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Панов Александр</t>
   </si>
   <si>
     <t>Бучакчийский Андрей</t>
   </si>
   <si>
     <t>Пешков Алексей</t>
   </si>