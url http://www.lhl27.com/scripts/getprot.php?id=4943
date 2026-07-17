--- v3 (2026-05-26)
+++ v4 (2026-07-17)
@@ -123,90 +123,90 @@
   <si>
     <t>12:17</t>
   </si>
   <si>
     <t>40:36</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>16:28</t>
   </si>
   <si>
     <t>43:38</t>
   </si>
   <si>
     <t>Тарасов Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>18:44</t>
   </si>
   <si>
+    <t>Заикин Илья</t>
+  </si>
+  <si>
+    <t>20:02</t>
+  </si>
+  <si>
     <t>Коломиец Виктор</t>
   </si>
   <si>
-    <t>20:02</t>
-[...4 lines deleted...]
-  <si>
     <t>24:20</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>28:04</t>
   </si>
   <si>
     <t>Зорин Никита</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Панов Александр</t>
   </si>
   <si>
     <t>Бучакчийский Андрей</t>
   </si>
   <si>
     <t>Пешков Алексей</t>
   </si>
   <si>
     <t>Якимов Виталий</t>
   </si>
   <si>
+    <t>Семенов Андрей</t>
+  </si>
+  <si>
     <t>Ромашков Ярослав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Семенов Андрей</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Шкипер Брук»</t>
   </si>
   <si>
     <t>Фадеев Владислав</t>
   </si>
   <si>
     <t>10:32</t>
   </si>
   <si>
     <t>22:09</t>
   </si>
   <si>
     <t>Сариев Илья</t>
   </si>
@@ -1406,78 +1406,78 @@
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>89</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>89</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>93</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>