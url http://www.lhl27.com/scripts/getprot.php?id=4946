--- v1 (2026-02-16)
+++ v2 (2026-04-04)
@@ -120,57 +120,57 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>02:10</t>
   </si>
   <si>
     <t>23:47</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>02:25</t>
   </si>
   <si>
     <t>Тарасов Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>14:39</t>
   </si>
   <si>
+    <t>Заикин Илья</t>
+  </si>
+  <si>
+    <t>32:02</t>
+  </si>
+  <si>
     <t>Коломиец Виктор</t>
-  </si>
-[...4 lines deleted...]
-    <t>Заикин Илья</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>33:46</t>
   </si>
   <si>
     <t>Зорин Никита</t>
   </si>
   <si>
     <t>43:43</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Панов Александр</t>
   </si>
   <si>
     <t>Денисов Денис</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>