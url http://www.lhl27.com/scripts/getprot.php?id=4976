--- v1 (2026-02-18)
+++ v2 (2026-07-16)
@@ -114,54 +114,54 @@
   <si>
     <t>Петров Егор</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>32:00</t>
   </si>
   <si>
     <t>Ким Юрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Мележик Максим</t>
   </si>
   <si>
     <t>35:14</t>
   </si>
   <si>
     <t>Бойков Павел</t>
   </si>
   <si>
+    <t>Лысков Алексей</t>
+  </si>
+  <si>
     <t>Кочетов Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лысков Алексей</t>
   </si>
   <si>
     <t>Мясоеденков Андрей</t>
   </si>
   <si>
     <t>Медведев Александр</t>
   </si>
   <si>
     <t>Бессарабец Александр</t>
   </si>
   <si>
     <t>Плетухин Никита</t>
   </si>
   <si>
     <t>Поцилуйко Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Выборнов Александр</t>
   </si>
   <si>
     <t>Кочетыгов Виктор</t>
   </si>