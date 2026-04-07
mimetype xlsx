--- v1 (2026-02-17)
+++ v2 (2026-04-07)
@@ -114,57 +114,57 @@
   <si>
     <t>4:00</t>
   </si>
   <si>
     <t>Неверов Егор</t>
   </si>
   <si>
     <t>27:30</t>
   </si>
   <si>
     <t>11:43</t>
   </si>
   <si>
     <t>Подкопаев Филипп</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>36:00</t>
   </si>
   <si>
     <t>29:02</t>
   </si>
   <si>
+    <t>Карпусь Владислав</t>
+  </si>
+  <si>
+    <t>37:17</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...4 lines deleted...]
-    <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>Шеронов Илья</t>
   </si>
   <si>
     <t>44:04</t>
   </si>
   <si>
     <t>Луц Виктор</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Буряков Максим</t>
   </si>
   <si>
     <t>Савин Николай</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>