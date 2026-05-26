--- v0 (2026-02-16)
+++ v1 (2026-05-26)
@@ -108,57 +108,57 @@
   <si>
     <t>01-42</t>
   </si>
   <si>
     <t>19-56</t>
   </si>
   <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>16-16</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>34-56</t>
   </si>
   <si>
+    <t>Серецкий Максим</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
     <t>Ямщиков Дмитрий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Серецкий Максим</t>
   </si>
   <si>
     <t>Манойленко Данила</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
     <t>Сачаков Вадим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>