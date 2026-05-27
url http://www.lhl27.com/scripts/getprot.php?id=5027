--- v0 (2025-12-08)
+++ v1 (2026-05-27)
@@ -195,54 +195,54 @@
   <si>
     <t>32-08</t>
   </si>
   <si>
     <t>Ледовский Вячеслав</t>
   </si>
   <si>
     <t>34-00</t>
   </si>
   <si>
     <t>Гордеев Дмитрий</t>
   </si>
   <si>
     <t>41-52</t>
   </si>
   <si>
     <t>Жалнин Денис</t>
   </si>
   <si>
     <t>Гроза Александр</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
+    <t>Кислов Александр</t>
+  </si>
+  <si>
     <t>Сенякин Владислав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кислов Александр</t>
   </si>
   <si>
     <t>Черепанов Иван</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Харитонов Александр</t>
   </si>
   <si>
     <t>Иванов Денис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Волошин Глеб</t>
   </si>