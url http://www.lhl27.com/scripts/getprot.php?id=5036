--- v0 (2025-12-08)
+++ v1 (2026-04-07)
@@ -171,54 +171,54 @@
   <si>
     <t>13:02</t>
   </si>
   <si>
     <t>Лавриненко Данил</t>
   </si>
   <si>
     <t>35:15</t>
   </si>
   <si>
     <t>Хомицкий Максим</t>
   </si>
   <si>
     <t>ПВ</t>
   </si>
   <si>
     <t>43:50</t>
   </si>
   <si>
     <t>Кукуренчук Владислав</t>
   </si>
   <si>
     <t>Гарбар Сергей</t>
   </si>
   <si>
+    <t>Головочев Денис</t>
+  </si>
+  <si>
     <t>Лакеев Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Головочев Денис</t>
   </si>
   <si>
     <t>Ершов Денис</t>
   </si>
   <si>
     <t>Бабкин Никита</t>
   </si>
   <si>
     <t>Илюхин Дмитрий</t>
   </si>
   <si>
     <t>Саяхов Игорь</t>
   </si>
   <si>
     <t>Макаров Глеб</t>
   </si>
   <si>
     <t>Русских Дмитрий</t>
   </si>
   <si>
     <t>Первоухин Дмитрий</t>
   </si>
   <si>
     <t>Ковалев Роман</t>
   </si>