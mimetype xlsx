--- v0 (2026-02-17)
+++ v1 (2026-04-07)
@@ -186,54 +186,54 @@
   <si>
     <t>Тодоровский Артем</t>
   </si>
   <si>
     <t>25:16</t>
   </si>
   <si>
     <t>38;20</t>
   </si>
   <si>
     <t>Чигиринских Роман</t>
   </si>
   <si>
     <t>41:36</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
     <t>44:57</t>
   </si>
   <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
+    <t>Реут Андрей</t>
+  </si>
+  <si>
     <t>Слепухин Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Реут Андрей</t>
   </si>
   <si>
     <t>Ланкин Илья</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
     <t>Вятский Павел</t>
   </si>
   <si>
     <t>Ким Александр</t>
   </si>
   <si>
     <t>Солтус Андрей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Смирнов Алексей</t>
   </si>
   <si>
     <t>Денисов Евгений</t>
   </si>