--- v2 (2026-04-06)
+++ v3 (2026-07-16)
@@ -225,54 +225,54 @@
   <si>
     <t>Галиев Игорь</t>
   </si>
   <si>
     <t>Котышев Александр</t>
   </si>
   <si>
     <t>Кайбанов Дмитрий</t>
   </si>
   <si>
     <t>Меднов Владимир</t>
   </si>
   <si>
     <t>Розвезев Михаил</t>
   </si>
   <si>
     <t>Молчанов Сергей</t>
   </si>
   <si>
     <t>Ющенко Дмитрий</t>
   </si>
   <si>
     <t>Ганин Артём</t>
   </si>
   <si>
+    <t>Цёмик Евгений</t>
+  </si>
+  <si>
     <t>Страшевский Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Цёмик Евгений</t>
   </si>
   <si>
     <t>Шепель Александр</t>
   </si>
   <si>
     <t>Кычаков Дмитрий</t>
   </si>
   <si>
     <t>Павленко Игорь</t>
   </si>
   <si>
     <t>Пермяков Павел</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>