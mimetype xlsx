--- v0 (2025-12-07)
+++ v1 (2026-07-16)
@@ -132,99 +132,99 @@
   <si>
     <t>Тучин Иван</t>
   </si>
   <si>
     <t>24-03</t>
   </si>
   <si>
     <t>Козяев Марк</t>
   </si>
   <si>
     <t>27-59</t>
   </si>
   <si>
     <t>Кузнецов Владислав</t>
   </si>
   <si>
     <t>33-27</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
     <t>38-26</t>
   </si>
   <si>
+    <t>Грудинин Константин</t>
+  </si>
+  <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
-    <t>Грудинин Константин</t>
-[...1 lines deleted...]
-  <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Капырин Никита</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Феникс»</t>
   </si>
   <si>
     <t>Одинец Александр</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>42-16</t>
   </si>
   <si>
     <t>Зенков Михаил</t>
   </si>
   <si>
     <t>Медвикус Евгений</t>
   </si>
   <si>
     <t>Окунев Михаил</t>
   </si>
   <si>
     <t>Тимофеев Александр</t>
   </si>
   <si>
+    <t>Васильев Кирилл</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Митрофанов Федор</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Грейзик Сергей</t>
   </si>
   <si>
     <t>Бирюков Станислав</t>
   </si>
   <si>
     <t>Сергодеев Вячеслав</t>
   </si>
   <si>
     <t>Летюк Денис</t>
   </si>
   <si>
     <t>Сычев Артем</t>
   </si>
   <si>
     <t>Дерид Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
@@ -1173,78 +1173,78 @@
       <c r="L11" s="6">
         <v>15</v>
       </c>
       <c r="M11" s="8">
         <v>10</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>85</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>85</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>91</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
@@ -1762,78 +1762,78 @@
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>27</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>27</v>
       </c>
       <c r="B36" s="12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>28</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>