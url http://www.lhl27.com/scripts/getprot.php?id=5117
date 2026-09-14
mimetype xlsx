--- v0 (2025-12-08)
+++ v1 (2026-09-14)
@@ -114,54 +114,54 @@
   <si>
     <t>27-11</t>
   </si>
   <si>
     <t>Алексенко Максим</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>09-27</t>
   </si>
   <si>
     <t>34-53</t>
   </si>
   <si>
     <t>Дорощенко Григорий</t>
   </si>
   <si>
     <t>44-22</t>
   </si>
   <si>
     <t>Мишустин Степан</t>
   </si>
   <si>
+    <t>Пыжов Роман</t>
+  </si>
+  <si>
     <t>Туманков Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пыжов Роман</t>
   </si>
   <si>
     <t>Меднов Владимир</t>
   </si>
   <si>
     <t>Ющенко Дмитрий</t>
   </si>
   <si>
     <t>Кочетков Алексей</t>
   </si>
   <si>
     <t>Замкин Антон</t>
   </si>
   <si>
     <t>Шелыганов Вадим</t>
   </si>
   <si>
     <t>Шерстнев Виталий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Дорощенко Дмитрий</t>
   </si>