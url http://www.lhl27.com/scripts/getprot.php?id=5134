--- v0 (2025-12-09)
+++ v1 (2026-07-16)
@@ -183,54 +183,54 @@
   <si>
     <t>44:30</t>
   </si>
   <si>
     <t>16:40</t>
   </si>
   <si>
     <t>Лушников Глеб</t>
   </si>
   <si>
     <t>43:00</t>
   </si>
   <si>
     <t>Ищенко Богдан</t>
   </si>
   <si>
     <t>Черкасский Роман</t>
   </si>
   <si>
     <t>Асташов Кирилл</t>
   </si>
   <si>
     <t>Кузьменко Артем</t>
   </si>
   <si>
+    <t>Насонов Владислав</t>
+  </si>
+  <si>
     <t>Кириленко Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Насонов Владислав</t>
   </si>
   <si>
     <t>Дейнега Тимофей</t>
   </si>
   <si>
     <t>Зоренко Юрий</t>
   </si>
   <si>
     <t>Федоренко Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
   <si>
     <t>Попов Илья</t>
   </si>