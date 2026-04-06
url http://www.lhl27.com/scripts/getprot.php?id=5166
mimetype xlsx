--- v0 (2026-02-17)
+++ v1 (2026-04-06)
@@ -192,57 +192,57 @@
   <si>
     <t>28:13</t>
   </si>
   <si>
     <t>Жалнин Денис</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>Гроза Александр</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Козлов Виталий</t>
   </si>
   <si>
     <t>Рикусов Вячеслав</t>
   </si>
   <si>
     <t>Верхушин Никита</t>
   </si>
   <si>
+    <t>Ковтун Лев</t>
+  </si>
+  <si>
     <t>Кислов Александр</t>
   </si>
   <si>
     <t>Сенякин Владислав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ковтун Лев</t>
   </si>
   <si>
     <t>Гордеева Дарья</t>
   </si>
   <si>
     <t>Чугайков Дмитрий</t>
   </si>
   <si>
     <t>Легостаев Илья</t>
   </si>
   <si>
     <t>Черепанов Иван</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Елисеев Иван</t>
   </si>
   <si>
     <t>Жариков Валерий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1874,51 +1874,51 @@
       <c r="B37" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
@@ -1928,51 +1928,51 @@
       <c r="B39" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">