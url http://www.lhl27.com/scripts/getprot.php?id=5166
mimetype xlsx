--- v1 (2026-04-06)
+++ v2 (2026-09-14)
@@ -195,54 +195,54 @@
   <si>
     <t>Жалнин Денис</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>Гроза Александр</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Козлов Виталий</t>
   </si>
   <si>
     <t>Рикусов Вячеслав</t>
   </si>
   <si>
     <t>Верхушин Никита</t>
   </si>
   <si>
     <t>Ковтун Лев</t>
   </si>
   <si>
+    <t>Сенякин Владислав</t>
+  </si>
+  <si>
     <t>Кислов Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сенякин Владислав</t>
   </si>
   <si>
     <t>Гордеева Дарья</t>
   </si>
   <si>
     <t>Чугайков Дмитрий</t>
   </si>
   <si>
     <t>Легостаев Илья</t>
   </si>
   <si>
     <t>Черепанов Иван</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Елисеев Иван</t>
   </si>
   <si>
     <t>Жариков Валерий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>