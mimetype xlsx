--- v0 (2026-02-16)
+++ v1 (2026-04-06)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId4"/>
     <sheet name="Лист2" sheetId="2" r:id="rId5"/>
     <sheet name="Лист3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>ОФИЦИАЛЬНЫЙ  ПРОТОКОЛ  МАТЧА «Полиметалл» Vs «Хабаровские медведи»</t>
   </si>
   <si>
     <t>2023 Первая лига. Play off</t>
   </si>
   <si>
     <t>СК Амур</t>
   </si>
   <si>
     <t>Дата 07.06.2023</t>
   </si>
   <si>
     <t>Начало 21-30</t>
   </si>
   <si>
     <t>Игра FL/PO 5-5</t>
   </si>
   <si>
     <t>Команда « А » «Полиметалл»</t>
   </si>
   <si>
     <t>Взятие ворот</t>
   </si>
   <si>
@@ -132,138 +132,135 @@
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Лампадов Данилл</t>
   </si>
   <si>
     <t>Савин Николай</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Чанчиков Евгений</t>
   </si>
   <si>
     <t>Глушков Фёдор</t>
   </si>
   <si>
+    <t>Андриенко Алексей</t>
+  </si>
+  <si>
     <t>Голенок Александр</t>
   </si>
   <si>
-    <t>Андриенко Алексей</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабаровские медведи»</t>
   </si>
   <si>
     <t>Свищев Иван</t>
   </si>
   <si>
     <t>43-16</t>
   </si>
   <si>
     <t>00-57</t>
   </si>
   <si>
     <t>Заикин Илья</t>
   </si>
   <si>
     <t>44-02</t>
   </si>
   <si>
     <t>12-53</t>
   </si>
   <si>
+    <t>Гутов Иван</t>
+  </si>
+  <si>
+    <t>13-37</t>
+  </si>
+  <si>
     <t>Зорин Никита</t>
   </si>
   <si>
-    <t>13-37</t>
-[...4 lines deleted...]
-  <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Панов Александр</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Бучакчийский Андрей</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>
   <si>
     <t>Пешков Алексей</t>
   </si>
   <si>
     <t>Якимов Виталий</t>
   </si>
   <si>
+    <t>Ромашков Ярослав</t>
+  </si>
+  <si>
     <t>Семенов Андрей</t>
   </si>
   <si>
-    <t>Ромашков Ярослав</t>
-[...1 lines deleted...]
-  <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Линник Никита</t>
   </si>
   <si>
     <t>Харламов Артем</t>
-  </si>
-[...1 lines deleted...]
-    <t>Хогоев Дмитрий</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
@@ -1205,78 +1202,78 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>100</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>100</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5"/>
       <c r="B16" s="12"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
@@ -1683,86 +1680,86 @@
       </c>
       <c r="O31" s="7">
         <v>14</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>8</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>14</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7" t="s">
         <v>50</v>
       </c>
       <c r="O32" s="7">
         <v>89</v>
       </c>
       <c r="P32" s="7">
         <v>5</v>
       </c>
       <c r="Q32" s="7">
         <v>45</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>14</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>50</v>
       </c>
       <c r="O33" s="7">
         <v>89</v>
       </c>
       <c r="P33" s="7">
         <v>20</v>
       </c>
       <c r="Q33" s="7">
         <v>40</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>16</v>
@@ -1942,78 +1939,78 @@
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>89</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>89</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>93</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
@@ -2305,53 +2302,51 @@
       <c r="G56" s="23" t="s">
         <v>65</v>
       </c>
       <c r="H56" s="23"/>
       <c r="I56" s="23"/>
       <c r="J56" s="23"/>
       <c r="K56" s="23"/>
       <c r="L56" s="23"/>
       <c r="M56" s="23"/>
       <c r="N56" s="23"/>
       <c r="O56" s="23"/>
       <c r="P56" s="23" t="s">
         <v>66</v>
       </c>
       <c r="Q56" s="23"/>
       <c r="R56" s="23"/>
       <c r="S56" s="23"/>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" s="21"/>
       <c r="B57" s="21"/>
       <c r="C57" s="21"/>
       <c r="D57" s="21"/>
       <c r="E57" s="21"/>
       <c r="F57" s="22"/>
-      <c r="G57" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G57" s="23"/>
       <c r="H57" s="23"/>
       <c r="I57" s="23"/>
       <c r="J57" s="23"/>
       <c r="K57" s="23"/>
       <c r="L57" s="23"/>
       <c r="M57" s="23"/>
       <c r="N57" s="23"/>
       <c r="O57" s="23"/>
       <c r="P57" s="23"/>
       <c r="Q57" s="23"/>
       <c r="R57" s="23"/>
       <c r="S57" s="23"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="P55:S55"/>
     <mergeCell ref="G56:O56"/>
     <mergeCell ref="P56:S56"/>
     <mergeCell ref="G57:O57"/>
     <mergeCell ref="P57:S57"/>
     <mergeCell ref="L52:S52"/>
     <mergeCell ref="A27:K27"/>
     <mergeCell ref="L27:S27"/>
     <mergeCell ref="A1:S1"/>