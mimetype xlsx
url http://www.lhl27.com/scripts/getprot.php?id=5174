--- v1 (2026-04-06)
+++ v2 (2026-04-07)
@@ -132,117 +132,117 @@
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Лампадов Данилл</t>
   </si>
   <si>
     <t>Савин Николай</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Чанчиков Евгений</t>
   </si>
   <si>
     <t>Глушков Фёдор</t>
   </si>
   <si>
+    <t>Голенок Александр</t>
+  </si>
+  <si>
     <t>Андриенко Алексей</t>
   </si>
   <si>
-    <t>Голенок Александр</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабаровские медведи»</t>
   </si>
   <si>
     <t>Свищев Иван</t>
   </si>
   <si>
     <t>43-16</t>
   </si>
   <si>
     <t>00-57</t>
   </si>
   <si>
     <t>Заикин Илья</t>
   </si>
   <si>
     <t>44-02</t>
   </si>
   <si>
     <t>12-53</t>
   </si>
   <si>
+    <t>Зорин Никита</t>
+  </si>
+  <si>
+    <t>13-37</t>
+  </si>
+  <si>
     <t>Гутов Иван</t>
   </si>
   <si>
-    <t>13-37</t>
-[...4 lines deleted...]
-  <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Панов Александр</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Бучакчийский Андрей</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>
   <si>
     <t>Пешков Алексей</t>
   </si>
   <si>
     <t>Якимов Виталий</t>
   </si>
   <si>
+    <t>Семенов Андрей</t>
+  </si>
+  <si>
     <t>Ромашков Ярослав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Семенов Андрей</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Линник Никита</t>
   </si>
   <si>
     <t>Харламов Артем</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1202,78 +1202,78 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>100</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>100</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5"/>
       <c r="B16" s="12"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
@@ -1680,86 +1680,86 @@
       </c>
       <c r="O31" s="7">
         <v>14</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>8</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>14</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7" t="s">
         <v>50</v>
       </c>
       <c r="O32" s="7">
         <v>89</v>
       </c>
       <c r="P32" s="7">
         <v>5</v>
       </c>
       <c r="Q32" s="7">
         <v>45</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>14</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>50</v>
       </c>
       <c r="O33" s="7">
         <v>89</v>
       </c>
       <c r="P33" s="7">
         <v>20</v>
       </c>
       <c r="Q33" s="7">
         <v>40</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>16</v>
@@ -1939,78 +1939,78 @@
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>89</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>89</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>93</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>