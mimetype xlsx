--- v0 (2025-12-08)
+++ v1 (2026-04-05)
@@ -117,60 +117,60 @@
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>28:25</t>
   </si>
   <si>
     <t>8:37</t>
   </si>
   <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>13:55</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>21:56</t>
   </si>
   <si>
+    <t>Серецкий Максим</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>26:21</t>
+  </si>
+  <si>
     <t>Ямщиков Дмитрий</t>
-  </si>
-[...7 lines deleted...]
-    <t>Серецкий Максим</t>
   </si>
   <si>
     <t>43:00</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Меркурьев Евгений</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Коровин Константин</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>