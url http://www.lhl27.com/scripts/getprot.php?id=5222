--- v1 (2026-02-16)
+++ v2 (2026-04-04)
@@ -153,60 +153,60 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Юность»</t>
   </si>
   <si>
     <t>Воронов Иван</t>
   </si>
   <si>
     <t>4:43</t>
   </si>
   <si>
     <t>12:50</t>
   </si>
   <si>
     <t>Кротов Семен</t>
   </si>
   <si>
     <t>9:22</t>
   </si>
   <si>
     <t>28:00</t>
   </si>
   <si>
+    <t>Зорин Никита</t>
+  </si>
+  <si>
+    <t>10:44</t>
+  </si>
+  <si>
+    <t>29:51</t>
+  </si>
+  <si>
     <t>Довгань Павел</t>
-  </si>
-[...7 lines deleted...]
-    <t>Зорин Никита</t>
   </si>
   <si>
     <t>43:07</t>
   </si>
   <si>
     <t>37:38</t>
   </si>
   <si>
     <t>Бучин Сергей</t>
   </si>
   <si>
     <t>44:58</t>
   </si>
   <si>
     <t>Мельников Вадим</t>
   </si>
   <si>
     <t>Бучакчийский Андрей</t>
   </si>
   <si>
     <t>Сафин Ренат</t>
   </si>
   <si>
     <t>Капшук Антон</t>
   </si>