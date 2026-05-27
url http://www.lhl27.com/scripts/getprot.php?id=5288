--- v2 (2026-04-04)
+++ v3 (2026-05-27)
@@ -174,54 +174,54 @@
   <si>
     <t>Мурашкин Степан</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Дозор»</t>
   </si>
   <si>
     <t>Абзалов Артур</t>
   </si>
   <si>
     <t>29:00</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>Колегов Алексей</t>
   </si>
   <si>
+    <t>Головочев Денис</t>
+  </si>
+  <si>
     <t>Лакеев Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Головочев Денис</t>
   </si>
   <si>
     <t>Кора Владислав</t>
   </si>
   <si>
     <t>Лихачев Леонид</t>
   </si>
   <si>
     <t>Ершов Денис</t>
   </si>
   <si>
     <t>Первоухин Дмитрий</t>
   </si>
   <si>
     <t>Менщиков Данила</t>
   </si>
   <si>
     <t>Шишков Михаил</t>
   </si>
   <si>
     <t>Ткаченко Роман</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>