--- v1 (2026-02-16)
+++ v2 (2026-04-05)
@@ -153,54 +153,54 @@
   <si>
     <t>44-56</t>
   </si>
   <si>
     <t>44-50</t>
   </si>
   <si>
     <t>Ушаков Игорь</t>
   </si>
   <si>
     <t>Писарь Данила</t>
   </si>
   <si>
     <t>Потарев Давид</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Филипчук Виталий</t>
   </si>
   <si>
     <t>Добродеев Руслан</t>
   </si>
   <si>
+    <t>Федоренко Федор</t>
+  </si>
+  <si>
     <t>Писарь Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Федоренко Федор</t>
   </si>
   <si>
     <t>Филипчук Анатолий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Шкипер Брук»</t>
   </si>
   <si>
     <t>Фадеев Владислав</t>
   </si>
   <si>
     <t>05-26</t>
   </si>
   <si>
     <t>01-05</t>
   </si>
   <si>
     <t>Сариев Илья</t>
   </si>