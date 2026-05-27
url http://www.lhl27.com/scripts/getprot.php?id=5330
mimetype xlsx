--- v0 (2025-12-07)
+++ v1 (2026-05-27)
@@ -177,60 +177,60 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «ДВГАФК»</t>
   </si>
   <si>
     <t>Евграфов Александр</t>
   </si>
   <si>
     <t>29:00</t>
   </si>
   <si>
     <t>10:00</t>
   </si>
   <si>
     <t>Братухин Антон</t>
   </si>
   <si>
     <t>42:15</t>
   </si>
   <si>
     <t>37:00</t>
   </si>
   <si>
+    <t>Михеев Иван</t>
+  </si>
+  <si>
+    <t>ПВ</t>
+  </si>
+  <si>
+    <t>44:15</t>
+  </si>
+  <si>
     <t>Севрюгин Егор</t>
-  </si>
-[...7 lines deleted...]
-    <t>Михеев Иван</t>
   </si>
   <si>
     <t>Стерликов Игорь</t>
   </si>
   <si>
     <t>Повисок Данила</t>
   </si>
   <si>
     <t>Ищенко Богдан</t>
   </si>
   <si>
     <t>Анюховский Никита</t>
   </si>
   <si>
     <t>Литвинцев Глеб</t>
   </si>
   <si>
     <t>Довгань Павел</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Ермаков Евгений</t>
   </si>