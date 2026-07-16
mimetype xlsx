--- v0 (2025-12-08)
+++ v1 (2026-07-16)
@@ -168,60 +168,60 @@
   <si>
     <t>Баранов Никита</t>
   </si>
   <si>
     <t>Беспалов Данил</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «ДПС»</t>
   </si>
   <si>
     <t>Туптин Никита</t>
   </si>
   <si>
     <t>27-37</t>
   </si>
   <si>
     <t>24-37</t>
   </si>
   <si>
+    <t>Трубачев Дмитрий</t>
+  </si>
+  <si>
+    <t>38-43</t>
+  </si>
+  <si>
+    <t>43-24</t>
+  </si>
+  <si>
     <t>Салагубов Иван</t>
-  </si>
-[...7 lines deleted...]
-    <t>Трубачев Дмитрий</t>
   </si>
   <si>
     <t>44-49</t>
   </si>
   <si>
     <t>Раденко Михаил</t>
   </si>
   <si>
     <t>44-56</t>
   </si>
   <si>
     <t>Волошин Глеб</t>
   </si>
   <si>
     <t>Молофеев Александр</t>
   </si>
   <si>
     <t>Локтев Дмитрий</t>
   </si>
   <si>
     <t>Янчевский Владислав</t>
   </si>
   <si>
     <t>Семергеев Дмитрий</t>
   </si>