--- v0 (2026-02-15)
+++ v1 (2026-09-13)
@@ -117,57 +117,57 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>35:08</t>
   </si>
   <si>
     <t>41:20</t>
   </si>
   <si>
     <t>Темнюк Антон</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>39:47</t>
   </si>
   <si>
     <t>Борисов Сергей</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
+    <t>Баранов Кирилл</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Башук Антон</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Ерохин Алексей</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Лебедев Евгений</t>
   </si>
   <si>
     <t>Карамышев Николай</t>
   </si>
   <si>
     <t>Шадрин Егор</t>
   </si>
   <si>
     <t>Шадрин Александр</t>
   </si>
   <si>
     <t>Урупа Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
@@ -1122,78 +1122,78 @@
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>51</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>51</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>52</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
@@ -1961,51 +1961,51 @@
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>27</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>31</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>