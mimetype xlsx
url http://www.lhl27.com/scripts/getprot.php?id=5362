--- v1 (2026-02-17)
+++ v2 (2026-04-05)
@@ -123,56 +123,56 @@
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>18:58</t>
   </si>
   <si>
     <t>Неверов Егор</t>
   </si>
   <si>
     <t>28:22</t>
   </si>
   <si>
     <t>Елисеев Никита</t>
   </si>
   <si>
     <t>Заикин Илья</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
+    <t>Сурадеев Данила</t>
+  </si>
+  <si>
     <t>Рыбин Марк</t>
   </si>
   <si>
-    <t>Сурадеев Данила</t>
-[...1 lines deleted...]
-  <si>
     <t>Жульмагамбетов Андрей</t>
   </si>
   <si>
     <t>Кузнецов Александр</t>
   </si>
   <si>
     <t>Буряков Максим</t>
   </si>
   <si>
     <t>Ушаков Игорь</t>
   </si>
   <si>
     <t>Шидий Валерий</t>
   </si>
   <si>
     <t>Иваничкин Иван</t>
   </si>
   <si>
     <t>Ершов Илья</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Качесов Олег</t>
@@ -186,57 +186,57 @@
   <si>
     <t>Команда « Б » «ДПС»</t>
   </si>
   <si>
     <t>Туптин Никита</t>
   </si>
   <si>
     <t>42:58</t>
   </si>
   <si>
     <t>23:30</t>
   </si>
   <si>
     <t>Салагубов Иван</t>
   </si>
   <si>
     <t>31:41</t>
   </si>
   <si>
     <t>Раденко Михаил</t>
   </si>
   <si>
     <t>37:02</t>
   </si>
   <si>
+    <t>Локтев Дмитрий</t>
+  </si>
+  <si>
+    <t>40:37</t>
+  </si>
+  <si>
     <t>Молофеев Александр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Локтев Дмитрий</t>
   </si>
   <si>
     <t>Янчевский Владислав</t>
   </si>
   <si>
     <t>Цыбулько Ян</t>
   </si>
   <si>
     <t>Семергеев Дмитрий</t>
   </si>
   <si>
     <t>Шкуро Роман</t>
   </si>
   <si>
     <t>Катько Андрей</t>
   </si>
   <si>
     <t>Алексеев Алексей</t>
   </si>
   <si>
     <t>Сорокин Алексей</t>
   </si>
   <si>
     <t>Братега Артем</t>
   </si>