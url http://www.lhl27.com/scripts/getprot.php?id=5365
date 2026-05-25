--- v0 (2025-12-08)
+++ v1 (2026-05-25)
@@ -156,60 +156,60 @@
   <si>
     <t>Вороной Кирилл</t>
   </si>
   <si>
     <t>Федоренко Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «ДПС»</t>
   </si>
   <si>
     <t>Туптин Никита</t>
   </si>
   <si>
     <t>08-22</t>
   </si>
   <si>
     <t>30-20</t>
   </si>
   <si>
+    <t>Трубачев Дмитрий</t>
+  </si>
+  <si>
+    <t>22-30</t>
+  </si>
+  <si>
+    <t>43-37</t>
+  </si>
+  <si>
     <t>Салагубов Иван</t>
-  </si>
-[...7 lines deleted...]
-    <t>Трубачев Дмитрий</t>
   </si>
   <si>
     <t>31-50</t>
   </si>
   <si>
     <t>Раденко Михаил</t>
   </si>
   <si>
     <t>34-37</t>
   </si>
   <si>
     <t>Молофеев Александр</t>
   </si>
   <si>
     <t>Янчевский Владислав</t>
   </si>
   <si>
     <t>Семергеев Дмитрий</t>
   </si>
   <si>
     <t>Катько Андрей</t>
   </si>
   <si>
     <t>Локтев Андрей</t>
   </si>