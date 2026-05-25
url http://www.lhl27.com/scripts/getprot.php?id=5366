--- v0 (2026-02-17)
+++ v1 (2026-05-25)
@@ -93,60 +93,60 @@
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Туптин Никита</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>9-15</t>
   </si>
   <si>
     <t>22-18</t>
   </si>
   <si>
+    <t>Трубачев Дмитрий</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>12-28</t>
+  </si>
+  <si>
     <t>Салагубов Иван</t>
-  </si>
-[...7 lines deleted...]
-    <t>Трубачев Дмитрий</t>
   </si>
   <si>
     <t>16-35</t>
   </si>
   <si>
     <t>Раденко Михаил</t>
   </si>
   <si>
     <t>25-54</t>
   </si>
   <si>
     <t>Молофеев Александр</t>
   </si>
   <si>
     <t>42-56</t>
   </si>
   <si>
     <t>Янчевский Владислав</t>
   </si>
   <si>
     <t>Цыбулько Ян</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>