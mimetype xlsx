--- v2 (2026-04-04)
+++ v3 (2026-07-15)
@@ -132,54 +132,54 @@
   <si>
     <t>Саломатин Дмитрий</t>
   </si>
   <si>
     <t>Писарев Артем</t>
   </si>
   <si>
     <t>Алексеев Даниил</t>
   </si>
   <si>
     <t>Лямин Андрей</t>
   </si>
   <si>
     <t>Ушаков Игорь</t>
   </si>
   <si>
     <t>Потарев Давид</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Филипчук Виталий</t>
   </si>
   <si>
+    <t>Писарь Алексей</t>
+  </si>
+  <si>
     <t>Федоренко Федор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Филипчук Анатолий</t>
   </si>
   <si>
     <t>Черепанов Константин</t>
   </si>
   <si>
     <t>Писарь Максим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «OWLS»</t>
   </si>
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>17-01</t>
   </si>