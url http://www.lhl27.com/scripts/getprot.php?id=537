--- v1 (2026-02-16)
+++ v2 (2026-07-15)
@@ -213,54 +213,54 @@
   <si>
     <t>Шкинев Юрий</t>
   </si>
   <si>
     <t>Балакирев Владимир</t>
   </si>
   <si>
     <t>Ходаков Иван</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Пшеничнов Максим</t>
   </si>
   <si>
     <t>Соловьев Сергей</t>
   </si>
   <si>
     <t>Коротич Алексей</t>
   </si>
   <si>
     <t>Первушов Александр</t>
   </si>
   <si>
+    <t>Кузнецов Глеб</t>
+  </si>
+  <si>
     <t>Новоселов Константин</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кузнецов Глеб</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Султанов Эльшан</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>