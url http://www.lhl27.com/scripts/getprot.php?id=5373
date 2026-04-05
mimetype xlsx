--- v1 (2026-02-16)
+++ v2 (2026-04-05)
@@ -180,81 +180,81 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «OWLS»</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>21-08</t>
   </si>
   <si>
     <t>25-26</t>
   </si>
   <si>
     <t>Иванов Игорь</t>
   </si>
   <si>
     <t>42-16</t>
   </si>
   <si>
     <t>27-12</t>
   </si>
   <si>
+    <t>Чу Артур</t>
+  </si>
+  <si>
+    <t>33-07</t>
+  </si>
+  <si>
+    <t>Карпов Александр</t>
+  </si>
+  <si>
+    <t>44-23</t>
+  </si>
+  <si>
+    <t>Чернухин Егор</t>
+  </si>
+  <si>
+    <t>Трухляев Александр</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>Кривых Михаил</t>
+  </si>
+  <si>
+    <t>Мерк Иван</t>
+  </si>
+  <si>
+    <t>Коротаев Степан</t>
+  </si>
+  <si>
     <t>Павлечко Тимофей</t>
-  </si>
-[...28 lines deleted...]
-    <t>Коротаев Степан</t>
   </si>
   <si>
     <t>Лесник Арсентий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
   <si>
     <t>Харламов Артем</t>
   </si>
   <si>
     <t>Чанчиков Евгений</t>
   </si>
 </sst>
 </file>
 
@@ -1675,51 +1675,51 @@
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>49</v>
       </c>
       <c r="K30" s="7">
         <v>28</v>
       </c>
       <c r="L30" s="7">
         <v>10</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>50</v>
       </c>
       <c r="O30" s="7">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>1</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>15</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H31" s="7">
@@ -1733,274 +1733,274 @@
         <v>28</v>
       </c>
       <c r="L31" s="7">
         <v>44</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>53</v>
       </c>
       <c r="O31" s="7">
         <v>28</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>7</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7" t="s">
         <v>55</v>
       </c>
       <c r="O32" s="7">
         <v>10</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>5</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>57</v>
       </c>
       <c r="O33" s="7">
         <v>28</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>5</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>57</v>
       </c>
       <c r="O34" s="7">
         <v>25</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>1</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B36" s="12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>77</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>