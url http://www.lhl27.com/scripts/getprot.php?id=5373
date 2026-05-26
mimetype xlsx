--- v2 (2026-04-05)
+++ v3 (2026-05-26)
@@ -144,54 +144,54 @@
   <si>
     <t>33-50</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>40-06</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>43-02</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Пешков Алексей</t>
   </si>
   <si>
+    <t>Ромашков Ярослав</t>
+  </si>
+  <si>
     <t>Семенов Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ромашков Ярослав</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «OWLS»</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>21-08</t>
   </si>
   <si>
     <t>25-26</t>
   </si>
   <si>
     <t>Иванов Игорь</t>
   </si>
@@ -1259,78 +1259,78 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>89</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>89</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>93</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>