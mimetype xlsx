--- v2 (2026-02-18)
+++ v3 (2026-04-07)
@@ -141,54 +141,54 @@
   <si>
     <t>Писарев Артем</t>
   </si>
   <si>
     <t>Алексеев Даниил</t>
   </si>
   <si>
     <t>Лямин Андрей</t>
   </si>
   <si>
     <t>Ушаков Игорь</t>
   </si>
   <si>
     <t>Писарь Данила</t>
   </si>
   <si>
     <t>Филипчук Виталий</t>
   </si>
   <si>
     <t>Добродеев Руслан</t>
   </si>
   <si>
     <t>Яковлев Сергей</t>
   </si>
   <si>
+    <t>Писарь Алексей</t>
+  </si>
+  <si>
     <t>Федоренко Федор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Филипчук Анатолий</t>
   </si>
   <si>
     <t>Черепанов Константин</t>
   </si>
   <si>
     <t>Писарь Максим</t>
   </si>
   <si>
     <t>Мурашкин Степан</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабаровские Медведи»</t>
   </si>
   <si>
     <t>Заремба Владимир</t>
   </si>